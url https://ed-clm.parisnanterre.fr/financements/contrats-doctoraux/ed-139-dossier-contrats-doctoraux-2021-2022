--- v0 (2025-10-06)
+++ v1 (2026-04-22)
@@ -1,8107 +1,4921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="3D1B19AE" w14:textId="6D40C6EF" w:rsidR="00B8441D" w:rsidRPr="0013110A" w:rsidRDefault="0050597C" w:rsidP="0013110A">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.g6be8uutdpdx" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A74830A" wp14:editId="22D3EDED">
-            <wp:extent cx="953187" cy="615461"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1039107" cy="567297"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="7" name="image2.jpg"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="upn-logo-rvb-ed-clm.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="959171" cy="619325"/>
+                      <a:ext cx="1039107" cy="567297"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00317AC5" w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...83 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="583715B5" wp14:editId="28B1E125">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2078282" cy="444752"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Image 3"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="9" name="image1.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Logo UPN.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2078282" cy="444752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00317AC5" w:rsidRPr="0013110A">
-[...34 lines deleted...]
-    <w:p w14:paraId="30FAD38D" w14:textId="6F250E55" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00311AD5" w:rsidP="008B1E83">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0F0EC40D" w14:textId="69181896" w:rsidR="00DA135E" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contrats doctoraux 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="3F224796" w14:textId="35C62F3B" w:rsidR="00152D47" w:rsidRPr="0013110A" w:rsidRDefault="00152D47" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque année l’École Doctorale « Espaces, Temps, Cultures » (395) attribue un certain nombre de contrats doctoraux. Ces contrats permettent un financement de la thèse pendant trois ans. Ils peuvent éventuellement s'assortir d'un avenant pour effectuer une </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activité complémentaire rémunérée consistant en charge d’enseignement, valorisation des résultats de la recherche, diffusion de l’information scientifique et technique ou encore, expertise. La procédure d'attribution a lieu en juin. Elle prévoit notamment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l'audition des candidat-e-s pré-sélectionné-e-s devant un jury composé de membres représentant les unités de recherche rattachées à l'ED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="78ED78E4" w14:textId="7AFFB274" w:rsidR="000C55B6" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les candidatures portent sur un proje</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Les candidatures portent sur un projet d’inscription en thèse en 2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toutefois, les personnes inscrites en doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">torat en 2025-2026 peuvent postuler sous réserve que leur inscription en thèse soit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>t d’inscription en thèse en 20</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>postérieure au 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004B5E94" w:rsidRPr="0013110A">
-[...26 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>postérieure au</w:t>
-[...25 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Toute inscription en thèse a pour requis préalable l’obtention d’un diplôme de Master 2 ou équivalent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les personnes inscrites en Master </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2 en 2025-2026, dont les résultats n’ont pas encore fait l’objet d’une délibération par le jury compétent à la date fixée pour le dépôt du dossier, peuvent candidater en joignant à leur dossier le relevé des résultats déjà obtenus et une attestation de leu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r directrice ou directeur de mémoire de M2 concernant l’état d’avancement de ce projet ainsi que la date de soutenance prévue, laquelle devra intervenir avant la mise en place du contrat doctoral (1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="00311AD5">
-[...104 lines deleted...]
-    <w:p w14:paraId="5594E252" w14:textId="77777777" w:rsidR="003449E7" w:rsidRPr="003449E7" w:rsidRDefault="003449E7" w:rsidP="0013110A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="467D62EE" w14:textId="33A1757B" w:rsidR="00725E9B" w:rsidRPr="003449E7" w:rsidRDefault="003449E7" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="526A5AD8" w14:textId="552BEFC7" w:rsidR="007402C6" w:rsidRPr="0013110A" w:rsidRDefault="007402C6" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les candidat-e-s peuvent, en parallèl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e, postuler à un contrat doctoral Alliance Paris Lumières.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6F5109EB" w14:textId="77777777" w:rsidR="007402C6" w:rsidRPr="0013110A" w:rsidRDefault="007402C6" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention : </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>candidat.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui sont </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>professeur.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>certifié.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>agrégé.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0013110A">
-[...9 lines deleted...]
-    <w:p w14:paraId="119A80EF" w14:textId="77777777" w:rsidR="007402C6" w:rsidRPr="0013110A" w:rsidRDefault="007402C6" w:rsidP="0013110A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans l’enseignement secondaire, doivent impérativement demander leur mise en disponibilité auprès de leur rectorat d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ans les délais fixés par ce dernier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="53492CFC" w14:textId="77777777" w:rsidR="00CE070C" w:rsidRPr="0013110A" w:rsidRDefault="00CE070C" w:rsidP="008B1E83">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="322B62D9" w14:textId="77777777" w:rsidR="000D5E34" w:rsidRPr="0013110A" w:rsidRDefault="000D5E34" w:rsidP="0013110A">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pour postuler à un contrat doctoral de l’u</w:t>
+      </w:r>
+      <w:r w:rsidR="00626863">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niversité Paris Nanterre– ED 139</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6A87D44D" w14:textId="42DADA8B" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">de thèse </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les candidat-e-s sont présélectionné-e-s par les unités de recherche rattachées à l’ED 395 après soumission d’un projet de recherche à la directrice ou au directeur de thèse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pressenti-e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0013110A">
-[...28 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Il importe donc que les personnes qui souhaitent déposer une candidat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ure prennent contact avec une directrice ou un directeur de thèse de leur choix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E87512" w14:textId="3A98FBCE" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="2BE03158" w14:textId="77777777" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aucune candidature n'est admise en dehors de ce cadre. Si l'école doctorale recevait directement des candidatures externes ou internes, celles-ci seraient renvoyées aux unités</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de recherche de la discipline concernée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="52D1D5E8" w14:textId="77777777" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5708166C" w14:textId="77777777" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le projet de thèse doit satisfaire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>critères suivants : qualité scientifique, originalité, faisabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6C5111B6" w14:textId="24F1B9DE" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les candidat-e-s retenu-e-s seront auditionné-e-s le </w:t>
       </w:r>
-      <w:r w:rsidR="00DB462F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00626863">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>juin 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>par un jury composé de membres représentant les unités de recherche rattachées à l'ED.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D216335" w14:textId="77777777" w:rsidR="00DE5FC5" w:rsidRPr="0013110A" w:rsidRDefault="00DE5FC5" w:rsidP="0013110A">
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="15E178BA" w14:textId="05EE29A6" w:rsidR="00C57403" w:rsidRPr="0013110A" w:rsidRDefault="00DE73D1" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4086AF8E" w14:textId="77777777" w:rsidR="00C57403" w:rsidRPr="0013110A" w:rsidRDefault="00C57403" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>candidat-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exposera son parcours, son projet de thèse et ses motivations pendant 10 minutes qui seront suivies par 5 minutes de discussion avec le jury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="500D5F65" w14:textId="77777777" w:rsidR="00524A34" w:rsidRPr="0013110A" w:rsidRDefault="00524A34" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="76BF9466" w14:textId="77777777" w:rsidR="000D5E34" w:rsidRPr="0013110A" w:rsidRDefault="000D5E34" w:rsidP="0013110A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pour p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ostuler à un contrat Alliance Paris Lumières</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7FD3D2E2" w14:textId="107243D4" w:rsidR="00506FC7" w:rsidRPr="0013110A" w:rsidRDefault="6581C590" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="49CDE242" w14:textId="77777777" w:rsidR="00506FC7" w:rsidRPr="0013110A" w:rsidRDefault="00506FC7" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les candidat-e-s sont présélectionné-e-s, suivant les modalités ci-dessus par les unités de recherche qui sont rattachées à l’ED, puis par le jury de l’ED, en vue d’être présentés devant le jury composé de memb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>res représentant les composantes de l’Alliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le projet de thèse doit satisfaire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">critères suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 - qualité scientifique, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - originalité, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3 - faisabilité, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B082E2" w14:textId="77777777" w:rsidR="00C56889" w:rsidRPr="0013110A" w:rsidRDefault="00764581" w:rsidP="0013110A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4 - transversalité (interdisciplinarité, collaborations internationales)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...94 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les candidat-e-s retenu-e-s seront auditionné-e-s le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>24 juin 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00311AD5">
-[...43 lines deleted...]
-    <w:p w14:paraId="3EBBD2B4" w14:textId="77777777" w:rsidR="006E6748" w:rsidRPr="0013110A" w:rsidRDefault="006E6748" w:rsidP="0013110A">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>par un jury composé de membres représentant les composantes de l’Alliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="61FE4F8F" w14:textId="77777777" w:rsidR="00E368B8" w:rsidRPr="0013110A" w:rsidRDefault="00E368B8" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="4DA30924" w14:textId="77777777" w:rsidR="00152D47" w:rsidRPr="0013110A" w:rsidRDefault="00152D47" w:rsidP="0013110A">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dossier de candidature (commun aux deux procédures)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7227C600" w14:textId="2CF29DC3" w:rsidR="004649A8" w:rsidRPr="0013110A" w:rsidRDefault="004649A8" w:rsidP="0013110A">
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...88 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les candidat-e-s qui souhaitent postuler au contrat de l’université Paris Nanterre et à celui de l’Alliance n’ont </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>qu’un seul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...29 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dossier à remplir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F053850" w14:textId="77777777" w:rsidR="00152D47" w:rsidRPr="0013110A" w:rsidRDefault="00152D47" w:rsidP="0013110A">
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7AE3DA91" w14:textId="77777777" w:rsidR="00145B01" w:rsidRPr="0013110A" w:rsidRDefault="00725E9B" w:rsidP="0013110A">
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="164E3366" w14:textId="77777777" w:rsidR="00152D47" w:rsidRPr="0013110A" w:rsidRDefault="00152D47" w:rsidP="0013110A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dossier de candidature est composé des pièces suivantes (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les dossiers incomplets ou hors délai ne seront pas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traités).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La fiche d’inscription complétée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Un Curriculum Vitae académique (2 pages maximum) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...56 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un projet de thèse (4 pages maximum, police Times 12) comprenant : le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>titre</w:t>
       </w:r>
-      <w:r w:rsidR="000D12C1" w:rsidRPr="0013110A">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> du projet de thèse, un </w:t>
       </w:r>
-      <w:r w:rsidR="000D12C1" w:rsidRPr="0013110A">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">résumé </w:t>
       </w:r>
-      <w:r w:rsidR="000D12C1" w:rsidRPr="0013110A">
-[...32 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du projet de thèse (3 pages maximum), les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>références bibliographiques</w:t>
       </w:r>
-      <w:r w:rsidR="000D12C1" w:rsidRPr="0013110A">
-[...28 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relatives au projet (10 références maximum). Par souci d’équité, les pages supplémentaires seront retirées du dossier.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B6F737" w14:textId="18970AE1" w:rsidR="0001155F" w:rsidRPr="0013110A" w:rsidRDefault="0001155F" w:rsidP="0013110A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Une photocopie du justificatif d’obtention du Master 2 (copie de diplôme ou attestation de réussite de l’UFR d’origine) ainsi que le relevé de notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0013110A">
-[...15 lines deleted...]
-        <w:t>at.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>candidat.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002850CB" w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002850CB" w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002850CB" w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>inscrit.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002850CB" w:rsidRPr="0013110A">
-[...29 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Master 2 en 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et n’ayant pas encore soutenu leur mémoire lors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du dépôt du dossier : a) le relevé des résultats déjà obtenus et b) une attestation de leur directrice ou directeur de mémoire concernant l’état d’avancement du projet et sa date de soutenance prévue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">après signature de la directrice ou du directeur de thèse </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRPr="00D16445" w:rsidRDefault="00D16445" w:rsidP="003B4741">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dossier doit être transmis, après signature de la d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irectrice ou du directeur de thèse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CD44CE" w:rsidRPr="00BD1AC4">
-[...24 lines deleted...]
-        <w:t>ssenti-e</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pressenti-e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CD44CE" w:rsidRPr="00BD1AC4">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la directrice ou du directeur du laboratoire, </w:t>
       </w:r>
-      <w:r w:rsidR="00872A9D" w:rsidRPr="00BD1AC4">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>par les unités de recherche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, sous </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD1AC4">
-[...25 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>format électronique uniquement (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="003B4741">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à Diana Bilba à l’adresse </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...68 lines deleted...]
-        <w:r w:rsidR="0050597C" w:rsidRPr="00082B19">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="008080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>ed139clm@liste.parisnanterre.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C3B2F">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000162A4" w:rsidRPr="00BD1AC4">
-[...9 lines deleted...]
-        <w:r w:rsidR="000162A4" w:rsidRPr="00BD1AC4">
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chloé Cassegrain (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:color w:val="008080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cmncassegr</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="008080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
-          <w:t>e.ozenne@parisnanterre.fr</w:t>
+          <w:t>@parisnanterre.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000162A4" w:rsidRPr="00BD1AC4">
-[...23 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00524A34" w:rsidRPr="00BD1AC4">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Peggy </w:t>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec copie à Peggy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0050597C">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chekroun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004C3B2F">
-[...73 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:color w:val="008080"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>peggy.chekroun@parisnanterre.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:color w:val="008080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au plus tard le </w:t>
+      </w:r>
+      <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...100 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>5 juin 2026 à midi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...20 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07248BFD" wp14:editId="201B1A97">
-            <wp:extent cx="953187" cy="615461"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1039107" cy="567297"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Image 2"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="8" name="image2.jpg"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="upn-logo-rvb-ed-clm.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="959171" cy="619325"/>
+                      <a:ext cx="1039107" cy="567297"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00222842" w:rsidRPr="0013110A">
-[...146 lines deleted...]
-    <w:p w14:paraId="2494CCE2" w14:textId="6154B526" w:rsidR="00632CEE" w:rsidRPr="0013110A" w:rsidRDefault="00783EAC" w:rsidP="0013110A">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...61 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contrats doctoraux 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dossier de candidature </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(cochez </w:t>
       </w:r>
-      <w:r w:rsidR="00C230CB" w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00C230CB" w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidR="00C230CB" w:rsidRPr="0013110A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> les</w:t>
       </w:r>
-      <w:r w:rsidR="00C230CB" w:rsidRPr="0013110A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cases ci-dessous) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1426BDF0" w14:textId="14C42564" w:rsidR="00211501" w:rsidRPr="0013110A" w:rsidRDefault="00211501" w:rsidP="0013110A">
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="2D515E74" w14:textId="46408B85" w:rsidR="00211501" w:rsidRPr="0013110A" w:rsidRDefault="00211501" w:rsidP="0013110A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> à un contrat doctoral de l’université Paris Nanterre – ED 395</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="35355026" w14:textId="77777777" w:rsidR="006C25B6" w:rsidRPr="0013110A" w:rsidRDefault="006C25B6" w:rsidP="008B1E83">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à un contrat doctoral de l’Alliance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4F0682EF" w14:textId="0B0851EB" w:rsidR="00632CEE" w:rsidRPr="0013110A" w:rsidRDefault="00E47BC4" w:rsidP="008B1E83">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fiche d’inscription</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D9F1DA" w14:textId="6A7ED14D" w:rsidR="00582D38" w:rsidRPr="0013110A" w:rsidRDefault="00D13C9B" w:rsidP="008B1E83">
-[...5 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>État civil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Civilité : </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Wingdings" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Madame</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> Monsieur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prénom : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date de naissance : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationalité : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse électronique : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Téléphone :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Statut actuel :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Master 2 ou équivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Titre du mémoire de master 2 / équivalent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mention et spécialité du master :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Université délivrant le diplôme :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Projet de thèse - Encadrement de la thèse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statut actuel du candidat : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Futur doctorant non inscrit en doctorat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...38 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doctorant en 1ere année</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...83 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-        </w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Titre du projet de thèse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">École doctorale de rattachement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Unité de recherche de rattachement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrice ou directeur de thèse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pressenti-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nom – prénom – statut) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre de doctorants encadrés par la directrice ou le directeur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pressenti-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codirectrice ou codirecteur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>éventuel-le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nom – prénom - statut) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Établissement de rattachement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cotutelle éventuelle :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> oui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...51 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pays : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...91 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrice ou directeur de thèse du pays partenaire (nom – prénom - statut) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature de la doctorante ou du doctorant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...371 lines deleted...]
-        </w:pBdr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1484 lines deleted...]
-          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Avis et Signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La directrice ou le directeur de thèse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B83F542" w14:textId="3836687F" w:rsidR="009E53B5" w:rsidRPr="0013110A" w:rsidRDefault="009E53B5" w:rsidP="0013110A">
-[...119 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             Prénom : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avis motivé sur la candidature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52219B91" w14:textId="7B194F1F" w:rsidR="006C25B6" w:rsidRPr="0013110A" w:rsidRDefault="006C25B6" w:rsidP="0013110A">
-[...90 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : /___/___/______/ </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...33 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ED816D" w14:textId="3C211BC0" w:rsidR="006C25B6" w:rsidRPr="0013110A" w:rsidRDefault="006C25B6" w:rsidP="0013110A">
-[...16 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La codirectrice ou le codirecteur de thèse en cas de cotutelle ou de codirection </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BF57E" w14:textId="69F13790" w:rsidR="006C25B6" w:rsidRPr="0013110A" w:rsidRDefault="006C25B6" w:rsidP="0013110A">
-[...15 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom : </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...49 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             Prénom : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7085A2AF" w14:textId="77777777" w:rsidR="006C25B6" w:rsidRPr="0013110A" w:rsidRDefault="006C25B6" w:rsidP="0013110A">
-[...15 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avis motivé sur la candidature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11313109" w14:textId="4212BF5E" w:rsidR="000D12C1" w:rsidRPr="0013110A" w:rsidRDefault="000D12C1" w:rsidP="0013110A">
-[...123 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date : /___/___/______/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2821FD8A" w14:textId="6D665AB3" w:rsidR="009E53B5" w:rsidRPr="0013110A" w:rsidRDefault="009E53B5" w:rsidP="0013110A">
-[...26 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La directrice ou le directeur de l’unité de recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D89B623" w14:textId="6427B21D" w:rsidR="009E53B5" w:rsidRPr="0013110A" w:rsidRDefault="009E53B5" w:rsidP="0013110A">
-[...134 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Prénom :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avis motivé sur la candidature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554F5DC9" w14:textId="4144D361" w:rsidR="00861597" w:rsidRPr="0013110A" w:rsidRDefault="00861597" w:rsidP="0013110A">
-[...75 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date : /___/___/______/ </w:t>
       </w:r>
-      <w:r w:rsidRPr="0013110A">
-[...33 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD2A48B" w14:textId="77777777" w:rsidR="009E53B5" w:rsidRPr="0013110A" w:rsidRDefault="009E53B5" w:rsidP="0013110A">
-[...15 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005A0A4E">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EA00A86" w14:textId="77777777" w:rsidR="00824DA4" w:rsidRDefault="00824DA4" w:rsidP="005826DB">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="580F6F9A" w14:textId="77777777" w:rsidR="00824DA4" w:rsidRDefault="00824DA4" w:rsidP="005826DB">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4EF00FF5-8E4D-4E63-9BA5-6A766CAE385E}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{4FDC47EC-C7D4-49F0-9191-60C8198CECB0}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{35EEF6D0-92D5-464E-896D-458D00C5B876}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{A244C4DA-D926-4543-A81D-00CFB1CF2AF1}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{63A1BEFC-7C7D-4F83-AC7B-9269189ECF2F}"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{83DD084B-F6B6-495A-A093-0D6F59B0B3EB}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{C870E633-7839-4A33-938F-5D4890D6BF54}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:sdt>
-[...35 lines deleted...]
-  <w:p w14:paraId="5E7D7AF7" w14:textId="77777777" w:rsidR="006C25B6" w:rsidRDefault="006C25B6">
+  <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00626863">
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C024DA" w14:textId="77777777" w:rsidR="00824DA4" w:rsidRDefault="00824DA4" w:rsidP="005826DB">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B32CF84" w14:textId="77777777" w:rsidR="00824DA4" w:rsidRDefault="00824DA4" w:rsidP="005826DB">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD83620"/>
-[...88 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C0001">
+    <w:nsid w:val="3B683465"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A569B96"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...997 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
-[...13 lines deleted...]
-  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="95"/>
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF6307"/>
-[...230 lines deleted...]
-    <w:rsid w:val="7FDCA2AA"/>
+    <w:rsidRoot w:val="005A0A4E"/>
+    <w:rsid w:val="003B4741"/>
+    <w:rsid w:val="005A0A4E"/>
+    <w:rsid w:val="00626863"/>
+    <w:rsid w:val="008318A9"/>
+    <w:rsid w:val="00D16445"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35676E33"/>
-  <w15:docId w15:val="{92DE2E38-5548-4A3D-BFD3-C0BE021F5BF1}"/>
+  <w14:docId w14:val="7417EACC"/>
+  <w15:docId w15:val="{7F6CA537-C8B7-409A-9121-1CAFA6634F59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fr" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8221,51 +5035,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8441,133 +5255,237 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Titre3Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0011629B"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF6307"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF6307"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0011629B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0011629B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Policepardfaut"/>
@@ -8676,118 +5594,81 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002B67E1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...58 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.ozenne@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ed139clm@liste.parisnanterre.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peggy%2Echekroun%40parisnanterre%2Efr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e%2Eozenne%40parisnanterre%2Efr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ed139clm%40liste%2Eparisnanterre%2Efr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9031,72 +5912,89 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi2YHUUB6s7DwXXeeFmNedwvss8xQ==">CgMxLjAyDmguZzZiZTh1dXRkcGR4OAByITFET1Zhb3l0LVJDUjFOMHRlYzA2cHlqYWdHXzVZSVRMOA==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1076</Words>
-  <Characters>5919</Characters>
+  <Words>1094</Words>
+  <Characters>6021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Paris Ouest Nanterre La Défense</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6982</CharactersWithSpaces>
+  <CharactersWithSpaces>7101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Marin Christine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>