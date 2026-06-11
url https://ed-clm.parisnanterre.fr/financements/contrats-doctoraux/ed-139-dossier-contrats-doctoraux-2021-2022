--- v1 (2026-04-22)
+++ v2 (2026-06-11)
@@ -236,131 +236,126 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contrats doctoraux 2026-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
+    <w:p w:rsidR="005A0A4E" w:rsidRDefault="009779AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>l'audition des candidat-e-s pré-sélectionné-e-s devant un jury composé de membres représentant les unités de recherche rattachées à l'ED.</w:t>
+      <w:r w:rsidRPr="0013110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chaque année l’École Doctorale « Connaissance, Langage, Modélisation » (139)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16445">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attribue un certain nombre de contrats doctoraux. Ces contrats permettent un financement de la thèse pendant trois ans. Ils peuvent éventuellement s'assortir d'un avenant pour effectuer une activité complémentaire rémunérée consistant en charge d’enseignement, valorisation des résultats de la recherche, diffusion de l’information scientifique et technique ou encore, expertise. La procédure d'attribution a lieu en juin. Elle prévoit notamment l'audition des candidat-e-s pré-sélectionné-e-s devant un jury composé de membres représentant les unités de recherche rattachées à l'ED.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les candidatures portent sur un projet d’inscription en thèse en 2026-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Toutefois, les personnes inscrites en doc</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">torat en 2025-2026 peuvent postuler sous réserve que leur inscription en thèse soit </w:t>
+        <w:t xml:space="preserve"> Toutefois, les personnes inscrites en doctorat en 2025-2026 peuvent postuler sous réserve que leur inscription en thèse soit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>postérieure au 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -382,116 +377,93 @@
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toute inscription en thèse a pour requis préalable l’obtention d’un diplôme de Master 2 ou équivalent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Les personnes inscrites en Master </w:t>
-[...13 lines deleted...]
-        <w:t>r directrice ou directeur de mémoire de M2 concernant l’état d’avancement de ce projet ainsi que la date de soutenance prévue, laquelle devra intervenir avant la mise en place du contrat doctoral (1</w:t>
+        <w:t>. Les personnes inscrites en Master 2 en 2025-2026, dont les résultats n’ont pas encore fait l’objet d’une délibération par le jury compétent à la date fixée pour le dépôt du dossier, peuvent candidater en joignant à leur dossier le relevé des résultats déjà obtenus et une attestation de leur directrice ou directeur de mémoire de M2 concernant l’état d’avancement de ce projet ainsi que la date de soutenance prévue, laquelle devra intervenir avant la mise en place du contrat doctoral (1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les candidat-e-s peuvent, en parallèl</w:t>
-[...8 lines deleted...]
-        <w:t>e, postuler à un contrat doctoral Alliance Paris Lumières.</w:t>
+        <w:t>Les candidat-e-s peuvent, en parallèle, postuler à un contrat doctoral Alliance Paris Lumières.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -575,60 +547,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>agrégé.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dans l’enseignement secondaire, doivent impérativement demander leur mise en disponibilité auprès de leur rectorat d</w:t>
-[...8 lines deleted...]
-        <w:t>ans les délais fixés par ce dernier.</w:t>
+        <w:t xml:space="preserve"> dans l’enseignement secondaire, doivent impérativement demander leur mise en disponibilité auprès de leur rectorat dans les délais fixés par ce dernier.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
@@ -671,111 +634,110 @@
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les candidat-e-s sont présélectionné-e-s par les unités de recherche rattachées à l’ED 395 après soumission d’un projet de recherche à la directrice ou au directeur de thèse </w:t>
+        <w:t>Les candidat-e-s sont présélectionné-e-s par les unités de</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4D76">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recherche rattachées à l’ED 139</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> après soumission d’un projet de recherche à la directrice ou au directeur de thèse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pressenti-e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Il importe donc que les personnes qui souhaitent déposer une candidat</w:t>
-[...8 lines deleted...]
-        <w:t>ure prennent contact avec une directrice ou un directeur de thèse de leur choix</w:t>
+        <w:t>. Il importe donc que les personnes qui souhaitent déposer une candidature prennent contact avec une directrice ou un directeur de thèse de leur choix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Aucune candidature n'est admise en dehors de ce cadre. Si l'école doctorale recevait directement des candidatures externes ou internes, celles-ci seraient renvoyées aux unités</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de recherche de la discipline concernée.</w:t>
+        <w:t>Aucune candidature n'est admise en dehors de ce cadre. Si l'école doctorale recevait directement des candidatures externes ou internes, celles-ci seraient renvoyées aux unités de recherche de la discipline concernée.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -932,93 +894,77 @@
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pour p</w:t>
-[...8 lines deleted...]
-        <w:t>ostuler à un contrat Alliance Paris Lumières</w:t>
+        <w:t>Pour postuler à un contrat Alliance Paris Lumières</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les candidat-e-s sont présélectionné-e-s, suivant les modalités ci-dessus par les unités de recherche qui sont rattachées à l’ED, puis par le jury de l’ED, en vue d’être présentés devant le jury composé de memb</w:t>
-[...6 lines deleted...]
-        <w:t>res représentant les composantes de l’Alliance.</w:t>
+        <w:t>Les candidat-e-s sont présélectionné-e-s, suivant les modalités ci-dessus par les unités de recherche qui sont rattachées à l’ED, puis par le jury de l’ED, en vue d’être présentés devant le jury composé de membres représentant les composantes de l’Alliance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1182,61 +1128,51 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les candidat-e-s retenu-e-s seront auditionné-e-s le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>24 juin 202</w:t>
-[...9 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>24 juin 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>par un jury composé de membres représentant les composantes de l’Alliance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1340,58 +1276,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le dossier de candidature est composé des pièces suivantes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les dossiers incomplets ou hors délai ne seront pas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> traités).</w:t>
+        <w:t>Les dossiers incomplets ou hors délai ne seront pas traités).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1609,132 +1538,85 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>inscrit.e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en Master 2 en 202</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> du dépôt du dossier : a) le relevé des résultats déjà obtenus et b) une attestation de leur directrice ou directeur de mémoire concernant l’état d’avancement du projet et sa date de soutenance prévue</w:t>
+        <w:t xml:space="preserve"> en Master 2 en 2025-2026 et n’ayant pas encore soutenu leur mémoire lors du dépôt du dossier : a) le relevé des résultats déjà obtenus et b) une attestation de leur directrice ou directeur de mémoire concernant l’état d’avancement du projet et sa date de soutenance prévue</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRPr="00D16445" w:rsidRDefault="00D16445" w:rsidP="003B4741">
       <w:pPr>
         <w:spacing w:before="280" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Le dossier doit être transmis, après signature de la d</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">irectrice ou du directeur de thèse </w:t>
+        <w:t xml:space="preserve">Le dossier doit être transmis, après signature de la directrice ou du directeur de thèse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pressenti-e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la directrice ou du directeur du laboratoire, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1760,131 +1642,103 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pdf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="003B4741" w:rsidRPr="003B4741">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">à Diana Bilba à l’adresse </w:t>
-[...6 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>à Diana Bilba à l’adresse (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:color w:val="008080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>ed139clm@liste.parisnanterre.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>Chloé Cassegrain (</w:t>
+        <w:t>) et Chloé Cassegrain (</w:t>
       </w:r>
       <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
         <w:rPr>
           <w:color w:val="008080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cmncassegr</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:color w:val="008080"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>@parisnanterre.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B4741" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">avec copie à Peggy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chekroun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
@@ -1911,52 +1765,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> au plus tard le </w:t>
       </w:r>
       <w:r w:rsidR="00626863" w:rsidRPr="00D16445">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5 juin 2026 à midi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D16445">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1039107" cy="567297"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="image2.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2171,51 +2023,59 @@
         <w:t xml:space="preserve"> les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cases ci-dessous) :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> à un contrat doctoral de l’université Paris Nanterre – ED 395</w:t>
+        <w:t> à un contrat doctoral de l’un</w:t>
+      </w:r>
+      <w:r w:rsidR="009779AD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iversité Paris Nanterre – ED 139</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à un contrat doctoral de l’Alliance </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -4504,218 +4364,220 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A0A4E">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
+    <w:p w:rsidR="0042617F" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
+    <w:p w:rsidR="0042617F" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{4EF00FF5-8E4D-4E63-9BA5-6A766CAE385E}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{FD09617B-0B60-4EFA-AB55-29571FBF14BB}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{4FDC47EC-C7D4-49F0-9191-60C8198CECB0}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{A244C4DA-D926-4543-A81D-00CFB1CF2AF1}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A4993B9D-982B-4536-8DE0-197E816C7D5F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{44AEB148-F805-4024-997A-C238CD1D8527}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{1FAF3571-6984-49E3-B671-C7EF382153D3}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:embedRegular r:id="rId5" w:fontKey="{63A1BEFC-7C7D-4F83-AC7B-9269189ECF2F}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{DA0CA446-2ABA-43A1-81F5-859E6E50A0AD}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{83DD084B-F6B6-495A-A093-0D6F59B0B3EB}"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{A1FB4890-C1D7-46AF-89FB-D60759118C7E}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{C870E633-7839-4A33-938F-5D4890D6BF54}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{A14E3DA8-E5FB-4639-87FF-64852F4ACE7C}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="005A0A4E" w:rsidRDefault="00D16445">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00626863">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009B4D76">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="005A0A4E" w:rsidRDefault="005A0A4E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
+    <w:p w:rsidR="0042617F" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00D16445">
+    <w:p w:rsidR="0042617F" w:rsidRDefault="00D16445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B683465"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A569B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4806,103 +4668,106 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A0A4E"/>
     <w:rsid w:val="003B4741"/>
+    <w:rsid w:val="0042617F"/>
     <w:rsid w:val="005A0A4E"/>
     <w:rsid w:val="00626863"/>
     <w:rsid w:val="008318A9"/>
+    <w:rsid w:val="009779AD"/>
+    <w:rsid w:val="009B4D76"/>
     <w:rsid w:val="00D16445"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7417EACC"/>
+  <w14:docId w14:val="34F6BE66"/>
   <w15:docId w15:val="{7F6CA537-C8B7-409A-9121-1CAFA6634F59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5936,65 +5801,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi2YHUUB6s7DwXXeeFmNedwvss8xQ==">CgMxLjAyDmguZzZiZTh1dXRkcGR4OAByITFET1Zhb3l0LVJDUjFOMHRlYzA2cHlqYWdHXzVZSVRMOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1094</Words>
-  <Characters>6021</Characters>
+  <Words>1096</Words>
+  <Characters>6030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Paris Ouest Nanterre La Défense</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7101</CharactersWithSpaces>
+  <CharactersWithSpaces>7112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marin Christine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>